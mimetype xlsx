--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -159,51 +159,51 @@
     <t>Humor &amp; Entertainment</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>2026-09-29 00:00:00</t>
   </si>
   <si>
     <t>15.6 x 2.2 x 24 cm</t>
   </si>
   <si>
     <t>788 g</t>
   </si>
   <si>
     <t>The next book in the blockbuster Empyrean series, Threshing Day, contains thirteen stories starring your favorite characters and their dragons. The deluxe first edition includes sixteen beautiful original full-color illustrations by artist Joe Requeza and silver-gilded edges.*
 Full blurb to be revealed soon!
 *while stock lasts.</t>
   </si>
   <si>
     <t>Rebecca is a #1 New York Times, USA Today, Sunday Times, and Wall Street Journal bestselling author of over fifteen novels, including FOURTH WING, and is always ready to bring on the emotions. She's also the recipient of the Colorado Romance Writer’s Award of Excellence in New Adult for Eyes Turned Skyward from her Flight and Glory series.
 She loves military heroes and has been blissfully married to hers for twenty-one years. She’s the mother of six children and lives in Colorado with her family, their stubborn English bulldog, feisty chinchillas, and Maine Coon cat who rules them all. Having fostered then adopted their youngest daughter, Rebecca is passionate about helping children in the foster system through her nonprofit, One October.
 Visit her website at www.RebeccaYarros.com for more!</t>
   </si>
   <si>
-    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/6b02f6da-7374-462b-8c37-da074ea4499b.webp</t>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/7c81401b-0945-4d72-bee8-23402435599d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066637</t>
   </si>
   <si>
     <t>Discover Threshing Day by Rebecca Yarros. This book is published by Piatkus in Hardcover format, ISBN 9780349450612, ASIN 0349450617, under Humor and Entertainment, Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>