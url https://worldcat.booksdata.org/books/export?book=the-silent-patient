--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -172,50 +172,74 @@
 Discover the #1 New York Times and Sunday Times bestselling thriller with a jaw-dropping twist that everyone is talking about - as seen on TikTok. Soon to be a major film.
 Alicia Berenson lived a seemingly perfect life until one day six years ago.
 When she shot her husband in the head five times.
 Since then she hasn't spoken a single word.
 It's time to find out why.
 READERS LOVE THE SILENT PATIENT
 ⭐⭐⭐⭐⭐ 'Everything you need from a psychological thriller with a killer twist that is impossible to see coming!'
 ⭐⭐⭐⭐⭐ 'Fiendishly clever ... believe the hype.'
 ⭐⭐⭐⭐⭐ 'Grabs your afternoon from the start and never lets go'
 ⭐⭐⭐⭐⭐ 'A fantastic thriller with an incredible plot twist that I really didn't see coming. I highly recommend.'
 ⭐⭐⭐⭐⭐ 'OMG, my heart is still pounding from the final chapters of this amazing thriller.'
 ⭐⭐⭐⭐⭐ 'I'm honestly speechless, best book I have read for a very long time'
 ⭐⭐⭐⭐⭐ 'The twists when they come, wow oh wow!'
 CRITICALLY ACCLAIMED
 'The perfect thriller' AJ FINN
 'Terrific' - THE TIMES Crime Book of the Month
 'Smart, sophisticated suspense' - LEE CHILD
 'Compelling' - OBSERVER
 'Absolutely brilliant' - STEPHEN FRY
 'A totally original psychological mystery' - DAVID BALDACCI
 'One of the best thrillers I've read this year' - CARA HUNTER
 'The pace and finesse of a master' - BBC CULTURE</t>
   </si>
   <si>
     <t>Alex Michaelides was born and raised in Cyprus. He has an MA in English Literature from Trinity College, Cambridge University, and an MA in Screenwriting from the American Film Institute in Los Angeles. The Silent Patient was his first novel, and was the biggest selling debut in the world in 2019. It spent over a year on the New York Times bestseller list and sold in a record-breaking 49 countries. Alex lives in London.</t>
+  </si>
+  <si>
+    <t>The Silent Patient by Alex Michaelides is a psychological thriller built around a disturbing mystery: why would a successful artist suddenly shoot her husband and then refuse to speak another word? The novel follows Alicia Berenson, a famous painter who appears to have a happy marriage with Gabriel, a successful fashion photographer. One evening, Gabriel returns home from work and Alicia shoots him five times in the face. After the murder, she completely stops speaking. Her silence turns the case into a national obsession and eventually leads her to a secure psychiatric facility called the Grove. Years later, psychotherapist Theo Faber becomes determined to discover why Alicia committed the murder and why she has remained silent ever since.
+Alicia and Gabriel initially appear to have the kind of life many people would consider ideal. They are successful, attractive, financially comfortable, and deeply connected to the arts. Alicia is a respected painter, while Gabriel works as a fashion photographer. Their home is in a desirable part of London, and there seems to be little reason to suspect that their marriage is in serious trouble. This makes Gabriel's murder especially shocking. Alicia is found with the gun, and the evidence strongly connects her to the crime. Yet she gives investigators no explanation. She simply stops talking.
+Alicia's silence becomes almost as important as the murder itself. She does not defend herself, explain her motives, or tell anyone what happened that night. Instead, she communicates through a self-portrait titled Alcestis. The painting becomes an important clue because Alcestis is the name of a Greek tragedy about a woman who sacrifices herself for her husband and later returns from death without speaking. The connection between the painting and Alicia's situation makes people wonder whether she is trying to communicate something through art that she refuses to say aloud.
+After her trial, Alicia is placed in the Grove, a secure psychiatric facility in North London. She remains silent for years. Her case becomes famous, but interest eventually fades. The mystery remains unsolved because everyone knows what Alicia apparently did but no one understands why.
+This is where Theo Faber enters the story. Theo is a criminal psychotherapist who becomes fascinated by Alicia's case. He has a personal interest in psychotherapy because of his own troubled childhood. His father was violent, while his mother was unable to protect him adequately. As a young man, Theo struggled with severe emotional problems and eventually received help from a therapist named Ruth. His experience with therapy influences his decision to become a psychotherapist himself.
+Theo believes that Alicia's silence has a psychological explanation that can be uncovered. He manages to obtain a position at the Grove and becomes involved in Alicia's treatment. His determination is unusually strong. Other professionals at the facility have largely accepted that Alicia may not respond to treatment, but Theo refuses to give up. He believes that understanding her past may provide the key to understanding the murder.
+As Theo begins working with Alicia, he also starts investigating her life before Gabriel's death. He speaks with people who knew her, including her gallery representative, Jean-Felix, and members of her family. Each person provides a different piece of information. Some describe Alicia as loving and talented, while others reveal difficult aspects of her personality and relationships. Theo gradually realizes that the apparently perfect life Alicia shared with Gabriel contained far more tension than outsiders could see.
+Alicia's old diary becomes another major source of information. The novel alternates between Theo's present-day narrative and Alicia's diary entries from the period leading up to Gabriel's murder. This structure allows readers to experience two timelines simultaneously. Theo is trying to solve the mystery in the present, while Alicia's diary slowly reveals what was happening before the shooting.
+The diary shows that Alicia had experienced serious emotional difficulties long before the murder. Her childhood was troubled, and the death of her mother had a profound impact on her. Alicia believed that her mother's death might not have been an ordinary accident and carried unresolved feelings from that experience into adulthood.
+Her relationship with Gabriel is also more complicated than it first appears. Alicia loves her husband deeply, but her diary reveals fear, jealousy, insecurity, and disturbing encounters with people around the couple. One particularly troubling figure is Gabriel's brother, Max, who behaves inappropriately toward Alicia. These revelations make it increasingly difficult to understand who can be trusted.
+Theo becomes more and more obsessed with Alicia's case. His professional interest begins to cross boundaries. He contacts people connected with Alicia even when he is discouraged from doing so, searches for information outside the normal therapeutic process, and becomes emotionally invested in solving the mystery. His determination initially appears admirable, but gradually it becomes clear that something more personal may be driving him.
+Theo also has serious problems in his own marriage. He is married to Kathy, an American actress, and he initially describes their relationship as loving and deeply important to him. However, he becomes suspicious that Kathy is having an affair. When he finds suspicious messages, he begins following her and trying to discover the truth. His jealousy and fear of betrayal become increasingly important as the story progresses.
+The parallel between Theo's marriage and Alicia's marriage is one of the novel's important structural features. Both relationships involve love, secrecy, jealousy, and betrayal. As Theo investigates Alicia's life, readers gradually begin to see that he may be projecting some of his own emotional experiences onto her situation.
+Theo's childhood also helps explain his behavior. His experiences with his father have left him with deep emotional wounds. He has spent much of his adult life trying to understand trauma, both professionally and personally. His interest in Alicia may therefore be connected to his own desire to understand damaged people and, perhaps indirectly, himself.
+At the Grove, Theo tries different methods to reach Alicia. He takes an interest in her paintings and attempts to communicate with her through art. Eventually, there is a breakthrough. Alicia begins to respond, and Theo believes he may finally discover the truth about Gabriel's murder.
+But Alicia's eventual account does not provide a simple answer. She suggests that a mysterious man had been stalking her and that this man was responsible for what happened in the house. Theo immediately becomes suspicious of her story. He believes that Alicia is lying or withholding important information.
+The situation becomes even more disturbing when Alicia is later found unconscious and is believed to have overdosed on medication. Theo suspects that someone may have deliberately harmed her. His suspicion falls on one of his colleagues, Christian. The police become involved, and the investigation surrounding Alicia's condition adds another layer of mystery.
+At this stage, the novel encourages readers to question almost everyone. Alicia may be hiding something. Theo may be too emotionally involved to see the situation clearly. The staff at the Grove have their own opinions and secrets. Alicia's family members provide contradictory accounts. Even the diary cannot be accepted without question because readers know that a diary records only one person's perspective.
+The novel's biggest twist comes when Theo's own story begins to unravel. The timeline he has presented to the reader has been deliberately manipulated. His investigation of Alicia is connected to his private obsession with Kathy's suspected lover. Eventually, Theo discovers the identity of the other man's wife and realizes that she is Alicia Berenson. This revelation exposes a connection between Theo and Alicia that had been hidden from the reader.
+The truth is far darker than Theo's professional interest suggests. Theo had been stalking Alicia because of his obsession with her husband's relationship with Kathy. He eventually confronted Gabriel and Alicia while concealing his identity. He tied them up and confronted Gabriel about his behavior toward Alicia. Theo gave Gabriel a terrible choice: sacrifice himself or allow Alicia to die.
+Gabriel chose his own life.
+Theo did not directly kill Gabriel at that moment. Instead, he left the couple alive. But Gabriel's decision to save himself rather than Alicia triggers something devastating in Alicia. The betrayal reminds her of the trauma surrounding her childhood and her feelings about her parents.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/1498d326-04bb-4135-8039-a2bc3a81d2e3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00056142</t>
   </si>
   <si>
     <t>Discover The Silent Patient by Alex Michaelides. This book is published by Orion in Paperback format, ISBN 9781409181637, ASIN 1409181634, under Mystery, Thriller and Suspense, Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -766,66 +790,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>