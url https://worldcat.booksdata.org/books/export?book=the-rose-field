--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -159,50 +159,60 @@
     <t>Teen &amp; Young Adult</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>2024-06-07 00:00:00</t>
   </si>
   <si>
     <t>13 x 4.5 x 19.7 cm</t>
   </si>
   <si>
     <t>480 g</t>
   </si>
   <si>
     <t>‘Powerful, profound and utterly unforgettable: The Rose Field gives us a stunning trilogy conclusion’ - The Telegraph
 The spell-bounding conclusion to Philip Pullman’s bestselling The Book of Dust sequence . . .
 ‘Lyra: what will you do when you find this place in the desert, the opening to the world of the roses?’
 ‘Defend it,’ Lyra said. ‘Die defending it.’
 When readers left Lyra in The Secret Commonwealth she was alone, in the ruins of a deserted city. Pantalaimon had run from her – part of himself – in search of her imagination, which he believed she had lost. Lyra travelled across the world from her Oxford home in search of her dæmon. And Malcolm, loyal Malcolm, too journeyed far from home, towards the Silk Roads in search of Lyra . . .
 In The Rose Field, their quests converge in the most dangerous, breathtaking and world-changing ways. They must take help from spies and thieves, gryphons and witches, old friends and new, learning all the while the depth and surprising truths of the alethiometer. All around them, the world is aflame – made terrifying by fear, power and greed.
 As they move East, towards the red building that will reunite them and give them answers – on Dust, on the special roses, on imagination – so too does the Magisterium, at war against all that Lyra holds dear.</t>
   </si>
   <si>
     <t>Philip Pullman is one of the most highly respected children's authors writing today. Winner of many prestigious awards, including the Carnegie of Carnegies and the Whitbread Award, Pullman’s epic fantasy trilogy His Dark Materials has been acclaimed as a modern classic. It has sold 17.5 million copies worldwide and been translated into 40 languages. In 2005 he was awarded the Astrid Lindgren Memorial Award. He lives in Oxford.</t>
+  </si>
+  <si>
+    <t>The Rose Field serves as the highly anticipated final volume in Philip Pullman’s The Book of Dust trilogy, bringing a grand, thirty-year saga to a close. Set directly after the events of The Secret Commonwealth, the novel picks up the threads of a narrative that is both a deeply personal journey and an epic struggle for the fate of multiple worlds. Ten years have passed since the conclusion of the original His Dark Materials trilogy, and the world we return to is fraught with political tension, religious extremism, and economic crises. At the heart of the story is Lyra Silvertongue, whom readers first met as a fierce and tenacious child but who has now grown into an older, sadder, and more cautious young woman.
+When the novel opens, Lyra is entirely alone, having been abandoned by her dæmon, Pantalaimon. This separation is unnatural and profoundly painful, serving as the central emotional catalyst for the narrative. Pantalaimon left her because he believed she had lost her imagination and intuition, having fallen victim to the rigid, cold rationalism championed by certain philosophers in her world. Driven by grief and a desperate need to become whole again, Lyra embarks on a dangerous journey from her familiar home in Oxford, traveling East across the globe towards the Silk Roads. Her quest is not just a physical search for her soul, but a profound internal struggle to reclaim her own creativity and the ability to perceive the wonder of the universe.
+Parallel to Lyra's desperate pursuit is the journey of Malcolm Polstead, the steadfast protagonist who once protected her as an infant in La Belle Sauvage. Malcolm is now an Oxford don working covertly in intelligence, tasked with traveling to Geneva to investigate a looming threat. His mission quickly transforms into a global pursuit to find and protect Lyra as she ventures into increasingly dangerous territory. Malcolm has grown into a rich, complex character, and his evolving feelings for Lyra provide a mature, adult counterpoint to her childhood relationship with Will Parry from the original trilogy. Together, but initially apart, their paths pull them inevitably toward a singular, mysterious destination.
+The world they traverse is rapidly destabilizing, heavily influenced by the Magisterium, the oppressive international theocracy that actively suppresses heresy and free thought. Lyra’s own uncle, Marcel Delamare, has maneuvered his way into becoming the president of the Magisterium's High Council. Blaming Lyra for his sister's death, Delamare is a ruthless antagonist intent on expanding the church's dominium and waging a holy war against any independent, rebellious ways in which people can be free. The Magisterium’s authoritarian regime seeks absolute control, viewing any alternate realities or uncontrolled magic as an affront that must be obliterated entirely.
+The central mystery driving all these conflicting factions forward revolves around a rare and incredibly valuable substance known simply as rose oil. This mysterious oil originates from Central Asia and has triggered a massive social and economic crisis rippling outward. It is a substance of immense power: some view it as a highly lucrative trade commodity, others see it as a scientific and spiritual miracle, while religious fanatics consider it a source of absolute evil. It is revealed that the oil is intrinsically tied to Dust, allowing its users to perceive the mysterious particles, and it originates from a specific, otherworldly place—the Rose Field. The title itself refers both to the literal field of roses and to a magnetic or gravitational field, a concept introduced in the very first pages of Northern Lights.
+As the narrative progresses, the separate storylines begin to converge on a semi-mythical red building located deep in a desert. This structure houses a window or fissure in the fabric of the Earth's atmosphere, leading directly to the world where the rose oil is cultivated. Along this treacherous path East, Lyra and Malcolm must navigate a landscape filled with spies, thieves, terrifying mephitic birds, gryphons, and old allies like the witches. The alethiometer, Lyra’s truth-telling symbol reader, continues to play a crucial role, constantly revealing surprising depths and pushing them toward their terrifying destination. Lyra ultimately realizes that this window to the Rose Field is essential to the survival of imagination and Dust itself, declaring that she is willing to die defending it from those who would destroy it.
+In its final act, the novel takes a surprisingly modern and critical turn as it addresses themes of unchecked capitalism and greed. When the characters finally reach the red building, they discover that a corporation known as TP is actively trying to pave over the Rose Field to build a highway, attempting to control or destroy the production of the very oil they wish to synthesize for profit. Pullman paints a bleak picture of how the pursuit of wealth and corporate dominance can literally destroy the bonds between humans and their dæmons, laying waste to communities and the natural environment. It is a chaotic climax where the armies of the Magisterium clash in the desert, and the characters are forced into a desperate final stand.
+Ultimately, The Rose Field concludes not with neat, perfectly tied bows, but with a deeply realistic and somewhat bittersweet resolution. Lyra's excruciating journey to reunite with Pantalaimon succeeds, bringing an end to the agonizing separation and allowing her to bridge the gap between her lost innocence and her present experience. Through a complex exploration of quantum field theory, panpsychism, and theology, Pullman underscores the necessity of balancing rationalism with intuition. Though the broader war against authoritarianism and corporate exploitation leaves lingering scars, Lyra emerges as a fully realized adult. Her reconciliation with her dæmon and her deepening bond with Malcolm offer a poignant and powerful end to a story that has captivated readers for over three decades.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/55e417ab-3125-41b1-980f-54592c0caa67.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066666</t>
   </si>
   <si>
     <t>Discover The Rose Field by Philip Pullman. This book is published by Penguin and David Fickling Books in Paperback format, ISBN 9780241458716, ASIN 0241458714, under Teen and Young Adult, Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,66 +763,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>