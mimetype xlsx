--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -117,50 +117,53 @@
     <t>Country of Origin</t>
   </si>
   <si>
     <t>City of Origin</t>
   </si>
   <si>
     <t>Cover Image URL</t>
   </si>
   <si>
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>The Lost Château</t>
   </si>
   <si>
     <t>Dinah Jefferies</t>
   </si>
   <si>
     <t>HarperCollins</t>
+  </si>
+  <si>
+    <t>0008612072</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Romance</t>
   </si>
   <si>
     <t>Historical Fiction</t>
   </si>
   <si>
     <t>2026-06-04 00:00:00</t>
   </si>
   <si>
     <t>12.9 x 3 x 19.8 cm</t>
   </si>
@@ -178,51 +181,51 @@
 ‘Dinah has a gift for storytelling’
 ‘Lush, atmospheric, and beautifully written’
 ‘Captivating’
 ‘So cleverly written … Would definitely recommend!’
 ‘A superbly written novel with all sorts of twists and turns!’
 ‘Another heartstoppinghistorical novel by Dinah Jefferies … Highly recommended’
 ‘Highly recommended for fans of the author, historical fiction and a little mystery’
 ‘A wonderful book with interesting characters’
 ‘My favourite Dinah Jefferies novel so far … A fantastic page turner’</t>
   </si>
   <si>
     <t>Dinah was born in Malaysia and moved to England at the age of nine.
 As a teenager she missed the heat of Malaysia, which left her with a kind of restlessness that led to quite an unusual life. She studied Fashion Design and went to live in Tuscany where she worked as an au-pair for an Italian countess. There was even a time when Dinah lived with a rock band in a ‘hippie’ commune in Suffolk.
 Although Dinah and her husband spent five wonderful years living in a small 16th Century village in the mountains of Northern Andalusia, she's happy to say they now live close to her family in Gloucestershire along with two crazy Maine Coon cats.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/035c3a11-4af3-4a71-a057-c4f63b229bac.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066234</t>
   </si>
   <si>
-    <t>Discover The Lost Château by Dinah Jefferies. This book is published by HarperCollins in Paperback format, ISBN 9780008612078, ASIN HarperCollins, under Romance, Historical Fiction.</t>
+    <t>Discover The Lost Château by Dinah Jefferies. This book is published by HarperCollins in Paperback format, ISBN 9780008612078, ASIN 0008612072, under Romance, Historical Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,110 +720,110 @@
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32" customHeight="1" ht="72">
       <c r="A2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9780008612078</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>432</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>5.48</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>