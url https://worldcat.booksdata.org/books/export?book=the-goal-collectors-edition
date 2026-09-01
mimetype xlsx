--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -160,51 +160,61 @@
   </si>
   <si>
     <t>Sports Romance</t>
   </si>
   <si>
     <t>2026-06-14 00:00:00</t>
   </si>
   <si>
     <t>15.88 x 3.07 x 23.37 cm</t>
   </si>
   <si>
     <t>658 g</t>
   </si>
   <si>
     <t>This limited Collector's Edition printing will include a new hardcase design, printed edges, designed endpapers, and colored character art throughout of your fave OG hockey couple, Tucker and Sabrina!
 ﻿She's good at achieving her goals…
 College senior Sabrina James has her whole future planned out: graduate from college, kick butt in law school, and land a high-paying job at a cutthroat firm. Her path to escaping her shameful past certainly doesn't include a gorgeous hockey player who believes in love at first sight. One night of sizzling heat and surprising tenderness is all she's willing to give John Tucker, but sometimes, one night is all it takes for your entire life to change.
 But the game just got a whole lot more complicated...
 Tucker believes being a team player is as important as being the star. On the ice, he's fine staying out of the spotlight, but when it comes to becoming a daddy at the age of twenty-two, he refuses to be a bench warmer. It doesn't hurt that the soon-to-be mother of his child is beautiful, whip-smart, and keeps him on his toes. The problem is, Sabrina's heart is locked up tight, and the fiery brunette is too stubborn to accept his help. If he wants a life with the woman of his dreams, he'll have to convince her that some goals can only be made with an assist.</t>
   </si>
   <si>
     <t>A New York Times, USA Today and Wall Street Journal bestselling author, Elle Kennedy grew up in the suburbs of Toronto, Ontario, and holds a BA in English from York University. From an early age, she knew she wanted to be a writer and actively began pursuing that dream when she was a teenager.
 Elle is the author of more than fifty contemporary fiction and romance novels, published by a variety of major houses. Her work includes the Off-Campus series, the global phenomenon which has captivated millions of readers around the world.</t>
   </si>
   <si>
-    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/b17ca07d-f9a8-441e-a904-94310985d311.webp</t>
+    <t>Elle Kennedy’s The Goal, the fourth and final standalone novel in her wildly popular Off-Campus series, delivers a deeply emotional, character-driven romance that explores the terrifying vulnerability of letting someone in. The Collector’s Edition brings a polished, expanded experience to this fan-favorite story, offering readers bonus content and extended glimpses into the characters' lives, but the heart of the novel remains its powerful narrative of unexpected detours and hard-earned love. The story centers on Sabrina James and John Tucker, two college seniors at Briar University who could not be more fundamentally different in their backgrounds, personalities, and visions for the future.
+Sabrina James is a young woman forged by adversity. Raised in a toxic, impoverished household just outside of Boston with an emotionally abusive grandmother and a deeply unpleasant stepfather, Sabrina has spent her entire life developing a thick skin and a fierce, singular focus. Her only goal is to graduate college with top honors, ace the LSAT, get accepted into Harvard Law School, and secure a high-paying career that will allow her to escape her wretched family forever. She has no time for distractions, let alone romance. She views relationships as liabilities and men as temporary diversions, refusing to depend on anyone but herself because experience has taught her that relying on others only leads to disappointment.
+Enter John Tucker, the quiet, steadfast defenseman for the Briar University hockey team. Unlike his boisterous, playboy teammates who headlined the previous books in the series, Tucker is a sweet, polite, and deeply observant Southern gentleman from Texas. He knows exactly what he wants out of life: to play out his senior year of hockey, perhaps open a business back home, and eventually settle down to have a large, loving family. From the moment he crosses paths with Sabrina, he is captivated by her sharp wit, stunning beauty, and unapologetic ambition. After a few casual hookups, Sabrina tries to push him away, terrified by how safe and comfortable he makes her feel. Tucker, however, is endlessly patient. He does not push her boundaries, but he refuses to be easily dismissed, slowly weaving his way into her life with quiet acts of service and genuine care.
+The carefully constructed trajectory of Sabrina’s life shatters when she discovers she is pregnant. For a woman whose entire existence is meticulously planned around a demanding academic and professional timeline, the pregnancy is a monumental crisis. When she finally breaks the news to Tucker, fully expecting him to panic or bolt, he completely upends her expectations. Tucker immediately steps up to the plate. He makes it abundantly clear that he is fully committed to her and their unborn child, though he respectfully gives her the space to make her own choices regarding the pregnancy. When Sabrina decides to keep the baby, Tucker transforms into an unwavering pillar of support.
+What follows is a beautiful, slow-burn emotional journey as Sabrina navigates the grueling physical and mental toll of her senior year, LSAT preparation, and her pregnancy. Her home life becomes increasingly unbearable, pushing her closer to Tucker, who provides a stark contrast to the toxicity she has always known. He cooks her healthy meals, creates a quiet space for her to study, and defends her fiercely when her stepfather oversteps. For the first time in her life, Sabrina experiences what it means to be truly nurtured. Tucker’s love is not demanding or suffocating; it is a steady, quiet force that slowly dismantles the formidable walls she has built around her heart.
+The novel excels in its portrayal of Sabrina’s internal conflict. Even as she falls deeply in love with Tucker, she battles a profound fear of losing her independence and sacrificing her dreams. She struggles with the vulnerability of admitting she needs him, convinced that accepting his help makes her weak. Meanwhile, Tucker must grapple with his own insecurities, desperately wanting to be Sabrina’s partner in every sense but fearing he is only holding her back from the high-powered future she has worked so relentlessly to achieve. Their journey is bolstered by the heartwarming presence of Tucker’s hockey teammates—Garrett, Logan, and Dean—and their respective girlfriends, who rally around the couple, providing the found family that Sabrina has always lacked.
+The climax of the story beautifully resolves these internal battles. The birth of their daughter, Jamie, forces Sabrina to finally let go of her lingering fears. She realizes that loving Tucker and allowing him to care for her does not diminish her strength or derail her ambitions; rather, it gives her a solid foundation from which to soar. Tucker happily adjusts his own geographical plans, moving to Boston so Sabrina can attend Harvard Law, proving that compromise and unconditional love go hand in hand.
+The Goal is a poignant, satisfying conclusion to the core Off-Campus series. It is a story about the courage it takes to trust someone, the reality that life’s greatest blessings often come disguised as derailed plans, and the profound realization that you do not have to sacrifice love to achieve your dreams. The Collector’s Edition only enhances this beloved story, cementing Sabrina and Tucker’s romance as a beautifully layered tale of resilience, partnership, and a profoundly well-deserved happily ever after.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/005c981e-2af4-462c-b05f-c6515ec9b15a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066673</t>
   </si>
   <si>
     <t>Discover The Goal (Collector's Edition) by Elle Kennedy. This book is published by Sourcebooks in Hardcover format, ISBN 9781464244810, ASIN 1464244812, under Romance, New Adult and College Romance, Sports Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,66 +764,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>