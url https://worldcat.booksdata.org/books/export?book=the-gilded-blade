--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -175,50 +175,57 @@
 EVERY CLUE, EVERY KISS, EVERY SECRET HAS LED TO THIS. NOW, ALL WILL BE REVEALED . . .
 ‘One of the greatest series in recent history’ Cosmopolitan.com
 ‘Impossible to put down’ Buzzfeed
 Everyone is a player.
 In the grandest of games, there is everything to win – money, love, power, revenge – and even more to lose.
 Every clue pulls them deeper.
 From Texas to Prague to London and beyond, the Hawthorne family and their allies old and new are drawn into a web of centuries old secrets and mind-bending puzzles.
 Every answer demands a price.
 To survive, they must unravel the mysteries that bind them together . . . but some truths are deadly.
 EVERY GAME MUST END.
 BUT CAN LOVE CONQUER ALL?
 Catch every thrilling twist and turn of The Inheritance Games Saga:
 The Inheritance Games (The Inheritance Games #1)
 The Hawthorne Legacy (The Inheritance Games #2)
 The Final Gambit (The Inheritance Games #3)
 The Brothers Hawthorne (The Inheritance Games #4)
 Games Untold
 The Grandest Game (The Grandest Game #1)
 Glorious Rivals (The Grandest Game #2)
 The Gilded Blade (The Grandest Game #3)
 The Same Backward as Forward
 *Looking for more unputdownable reads from Jennifer Lynn Barnes? Check out The Debutantes duology (Little White Lies, Deadly Little Scandals), and the thrilling Fixer duology (The Ruling Class and Lesson in Power).</t>
   </si>
   <si>
     <t>Jennifer Lynn Barnes is the #1 New York Times bestselling author of more than twenty acclaimed young-adult novels, including The Inheritance Games series, Little White Lies, Deadly Little Scandals, The Lovely and the Lost, and The Naturals series. Jen is also a Fulbright Scholar with advanced degrees in psychology, psychiatry, and cognitive science. She received her Ph.D. from Yale University in 2012 and was a professor of psychology and professional writing at the University of Oklahoma for many years. She invites you to her online at www.jenniferlynnbarnes.com or follow her on Twitter @jenlynnbarnes.</t>
+  </si>
+  <si>
+    <t>The Gilded Blade is the final, explosive installment in Jennifer Lynn Barnes’s The Grandest Game trilogy, which expands upon the massively popular The Inheritance Games universe. In this series-shattering conclusion, Barnes raises the stakes to their absolute highest, delivering a labyrinthine plot filled with danger, riches, romance, and the staggering answers to long-brewing mysteries. The story is told through rotating perspectives—including Jameson, Gigi, Savannah, Lyra, and Rohan, threaded with Avery’s own first-person voice—giving readers a kaleidoscopic view of the sprawling puzzle. It is a book that moves fast and loud, packed with impossible codes, underground gambling dens, and family secrets that reach back generations, ultimately culminating in a grand finale where everyone is a player and everything is on the line.
+The premise of the novel is simple but cruel: the billionaire heiress Avery Grambs has vanished without a trace, and the people who love her most refuse to accept that she is gone. This kicks off a frantic, globe-trotting rescue mission that splits the enormous cast into two distinct factions. Half of the group heads to a Louisiana bayou town that is thick with old grudges and drowned secrets, while the other half travels across the Atlantic to London to infiltrate a highly exclusive, members-only gambling den known as the Devil's Mercy. Even though they are separated by an ocean, both groups are unknowingly solving different pieces of the exact same intricate puzzle. Barnes masterfully weaves their progress together, ensuring that clues like card suits, star constellations, and a single white calla lily left on a twisted tree root eventually coalesce into a stunningly coherent picture.
+As the characters dig deeper into Avery’s disappearance, the trail inevitably leads them to a shadowy, ancient women’s society, which has strict roles, ancient rules, complicated bloodlines, and a brutal trial known as the Crucible. This secret organization forces the characters to confront long-buried Hawthorne family secrets and the terrifying realization that a grandmother is far more dangerous dead than alive. The mystery of this society requires the characters to decipher fair, logically sound puzzles alongside the reader, proving once again that Barnes is a mastermind of the riddle-driven thriller. As they navigate the dangerous trials, they uncover shocking truths, including the surprising revelation of Lyra’s biological parents and the true identity of her kidnapper, as well as the completely unexpected survival of Emily, who makes a brief but impactful return to the narrative.
+Underneath the dense lore and the relentless puzzle-solving, "The Gilded Blade" is fundamentally a story about love, loyalty, and the lengths to which people will go for their chosen family. The novel places a heavy emphasis on romantic pairings and emotional conclusions, bringing characters together in high-stakes environments. Avery and Jameson solidify their status as an endgame couple, their bond acting as the emotional anchor for the overarching rescue mission. Meanwhile, Grayson’s complex journey of healing continues as he navigates his growing relationship with Lyra, a pairing that highlights how similar the two characters are in their shared vulnerabilities. The whirlwind romance between Rohan and Savannah also takes center stage, pushing Rohan to make monumental sacrifices—including giving up the Devil's Mercy, a place he worked his entire life to secure—all for a girl he has only recently met. Even Gigi finds a rapid romance with Slate, proving that amidst the chaos of cults and codes, the heart still demands attention.
+By the time the final puzzle piece snaps into place, "The Gilded Blade" delivers a satisfying, emotionally resonant curtain call for a cast of characters readers have followed for years. The grandest game forces the Hawthorne brothers and their allies to choose each other over power and wealth time and time again, using love as both a weapon and a rescue. While the expansive cast and the dense societal lore occasionally slow the middle of the narrative, the payoffs are undeniably strong, with every mystery teased across the previous books getting a real, tangible answer. The novel successfully closes out the trilogy with a thrilling mix of heists, dangerous cult dynamics, and heartfelt reunions. In the end, Barnes proves that while the games must eventually come to an end, the bonds forged in the crucible of those games are strong enough to survive any twist of fate, leaving fans with the comforting knowledge that the game was entirely worth playing.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/02951558-d719-4cfa-9211-43ecdf348fe3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066650</t>
   </si>
   <si>
     <t>Discover The Gilded Blade by Jennifer Lynn Barnes. This book is published by Penguin in Paperback format, ISBN 9780241772119, ASIN 0241772117, under Mystery, Thriller and Suspense, Young Adult.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -769,66 +776,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>