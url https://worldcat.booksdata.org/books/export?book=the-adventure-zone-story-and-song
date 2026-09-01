--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -154,50 +154,58 @@
   </si>
   <si>
     <t>Children &amp; Young Adult</t>
   </si>
   <si>
     <t>Comics &amp; Graphic Novels</t>
   </si>
   <si>
     <t>Fantasy Graphic Novels</t>
   </si>
   <si>
     <t>2026-07-14 00:00:00</t>
   </si>
   <si>
     <t>15.49 x 2.67 x 22.73 cm</t>
   </si>
   <si>
     <t>454 g</t>
   </si>
   <si>
     <t>The triumphant final installment in the #1 New York Times-bestselling Adventure Zone graphic novel series, a meta-fictional D&amp;D adventure story based on the smash hit podcast.
 After six beloved and bestselling installments, The Adventure Zone series returns one final time for a grand finale: Story and Song. Our heroes―Taako, Magnus, and Merle―are about to discover the long-lost truths about themselves, their shared history, and the nature of the threat they’ve been facing since they first agreed to join the Bureau of Balance. But just as their eyes are opened to the truth―mere moments after being reunited with long-lost loved ones―the forces that have hunted them for all these years catch up in a spectacularly horrifying fashion.</t>
   </si>
   <si>
     <t>Meet the McElroys! Clint was born first, which recent studies have shown is the best procedure for fathers and sons. Justin came along twenty-five years later, two weeks late, actually, which caused his mother, Leslie, some consternation and more than a little back pain. Three years to the day (yes, the very day) Travis came along, forever ruining Justin’s birthday, at least according to Justin. The decision was made to not have a third child born on November 8th, so Griffin arrived three-and-a-half years later on April 17th. There followed this decade and that, during which there was a lot of school, theater, broadcasting, video games, moving around the country and various and sundry monkeyshines. Then came a time for fewer monkeyshines, so a ton of marriages happened and people were added to the family branch. In the midst of all this begetting, podcasts began springing up in even greater abundance and their names were My Brother My Brother and Me (which spawned a popular tv show), Sawbones, Shmanners, Wonderful, and a farcical romp called The Adventure Zone.</t>
+  </si>
+  <si>
+    <t>The Adventure Zone: Story and Song represents the grand, highly anticipated finale of the blockbuster graphic novel series adapted from the McElroy family’s wildly popular Dungeons &amp; Dragons actual-play podcast. Serving as the seventh and final volume in the series, this book brings the chaotic, emotional, and deeply beloved journey of three unlikely heroes to a spectacularly satisfying close. Brought to life by the writing of Clint, Griffin, Justin, and Travis McElroy, alongside the incredibly expressive illustrations of Carey Pietsch, this concluding chapter effortlessly shifts between heartwarming nostalgia, high-stakes cosmic horror, and the trademark irreverent humor that has defined the saga. At its core, the graphic novel adapts the final two arcs of the podcast’s first campaign—The Stolen Century and Story and Song—merging them into a single, cohesive narrative that answers years of lingering questions while delivering a massive, world-saving climax.
+The narrative kicks off with a massive paradigm shift that completely recontextualizes everything the readers have experienced in the previous six books. For years, Taako the brilliant elf wizard, Magnus the aggressively protective human fighter, and Merle the deeply flawed dwarf cleric believed they were simply a group of bumbling mercenaries who stumbled into saving the world. However, the opening of this volume shatters that illusion by revealing the long-lost truths about themselves and their shared history. They discover that they are not mere acquaintances, but rather members of an elite, dimension-hopping crew known as the Seven Birds. Aboard their ship, the Starblaster, they spent an entire century fleeing across the multiverse alongside their allies: the brilliant scientist Barry Bluejeans, the intrepid captain Davenport, Taako’s twin sister Lup, and Lucretia, the very woman who would eventually erase their memories and found the Bureau of Balance.
+This staggering revelation explains the true nature of their reality and the threat they have been facing since they first agreed to join the Bureau. The heroes learn that they spent a hundred years running from The Hunger, a terrifying, all-consuming cosmic entity of pure apathy that devours entire realities. To protect their current world and hide the divine Light of Creation from this cosmic threat, the crew divided the magic into the seven Grand Relics. When the relics proved too corrupting for mortals to handle, Lucretia made the tragic, desperate choice to wipe her own found family’s memories and hide the truth. Just as Taako, Magnus, and Merle process the weight of this stolen century and experience tearful, long-awaited reunions—most notably Lup finally breaking free from the magical Umbra Staff—the unthinkable happens. The forces that have hunted them for all these years finally catch up to their world in a spectacularly horrifying fashion.
+The sky tears open, and the forces of The Hunger descend upon their reality. The entity is not just a monster; it is an amalgamation of every world it has ever consumed, presenting a chaotic and seemingly insurmountable threat. The Bureau of Balance headquarters is immediately thrown into a catastrophic siege. What follows is a desperate, multi-front war that forces the heroes to step up in ways they never thought possible. Here, the narrative shifts from a story of cosmic flight to one of a defiant last stand. The trio realizes that the only way to combat an entity made of absolute apathy and destruction is with the sheer force of creation, love, and connection.
+In the ultimate payoff for longtime readers, the heroes do not fight this battle alone. The graphic novel orchestrates a massive convergence of every ally the trio has made throughout their entire journey. From the rough-and-tumble battle wagon racers to the resilient citizens of Refuge, the bonds of friendship they forged over their adventures become their greatest weapon. Magnus rushes into battle with his trademark “golden retriever” energy, utilizing his immense strength to protect his family. Merle leans into his role as a cleric of Pan, overcoming his past as a crummy cleric and doubtful devotee to utilize diplomacy and connection to mend broken bonds. Taako, meanwhile, sheds his selfish exterior to unleash god-tier magic alongside his sister, proving how much the characters have grown from their origins.
+The climax hinges on the titular concept of story and song. Rather than using the Light of Creation to simply blast their enemies, the heroes channel its power to broadcast an intricate, magical song across the world, uniting the hearts of everyone fighting against the darkness. This musical culmination serves as the perfect antithesis to The Hunger, proving that shared joy and human connection can repel the ultimate void. Carey Pietsch’s vibrant, energetic art perfectly captures both Magnus's sweet, stupid gentleness and the sheer scale of god-level magic without losing sight of the deeply intimate character beats. Ultimately, with The Hunger defeated and their world saved, the surviving heroes are finally allowed to rest and forge their own destinies, bringing an epic conclusion to a beloved saga.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/51739136-8fe9-4ee0-8026-c7121fb785e2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066660</t>
   </si>
   <si>
     <t>Discover The Adventure Zone: Story and Song by Griffin McElroy. This book is published by 23rd Street Books in Paperback format, ISBN 9781250861740, ASIN 1250861748, under Comics and Graphic Novels, Fantasy Graphic Novels.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,66 +758,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>