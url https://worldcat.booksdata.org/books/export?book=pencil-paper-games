--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -161,51 +161,51 @@
   <si>
     <t>2015-06-10 00:00:00</t>
   </si>
   <si>
     <t>15.6 x 1.2 x 19.1 cm</t>
   </si>
   <si>
     <t>272 g</t>
   </si>
   <si>
     <t>Amidst endless apps and computer games, there is still an important place for simple yet engaging games, played with just a piece of paper and a pencil. Whether your battery's flat, you're suffering from 'screen fatigue', or you just prefer traditional games, this write-in, tear-off pad is for you, featuring over one hundred games to play.</t>
   </si>
   <si>
     <t>Before joining Usborne, Simon worked in Moscow as sports editor for a local paper. These days he writes about things that aren't actually real, but are very important nevertheless. Mysteries and monsters and impossible quests in faraway realms that you won't find on any map. All the sort of stuff he loved as a child, basically. (And still does.)</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/0e9dda8c-83e3-4622-8184-9d86a5b6c3ab.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066608</t>
   </si>
   <si>
-    <t>Discover Pencil and Paper Games by Various. This book is published by Usborne Publishing Ltd in Paperback format, ISBN 9781409581352, ASIN Various, under Children's Books, Schools and Teaching.</t>
+    <t>Discover Pencil and Paper Games by Various. This book is published by Usborne Publishing Ltd in Paperback format, ISBN 9781409581352, ASIN 1409581357, under Children's Books, Schools and Teaching.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -699,52 +699,52 @@
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32" customHeight="1" ht="72">
       <c r="A2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9781409581352</v>
       </c>
-      <c r="G2" s="2" t="s">
-        <v>33</v>
+      <c r="G2" s="2">
+        <v>1409581357</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>204</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>5.53</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>