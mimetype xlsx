--- v0 (2026-07-19)
+++ v1 (2026-09-20)
@@ -156,51 +156,51 @@
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Historical Fiction</t>
   </si>
   <si>
     <t>2026-06-02 00:00:00</t>
   </si>
   <si>
     <t>16.26 x 3.3 x 24.13 cm</t>
   </si>
   <si>
     <t>580 g</t>
   </si>
   <si>
     <t>Named a Most Anticipated Read of 2026 byThe New YorkerThe New York TimesGQ  The Guardian  BBC  Libby  The Sydney Morning Herald  USA Today  Town &amp; Country  The Minnesota Star Tribune Featured in BBC&amp;s Spring Preview Oprah Daily  Goodreads  Harper&amp;s Bazaar  Los Angeles Times Named a Best New Book byWomen&amp;s World  BookRiot  Vogue  Lit Hub  AARP AGlobe and MailBest New Book of Summer 2026
 The award-winning, bestselling author ofHamnetandThe Marriage Portraitreturns with a soaring historical novel set in Ireland in the years before and after the Great Hunger.
 On a windswept peninsula stretching out into the Atlantic, Tomás and his reluctant son, Liam, are working for the great Ordnance Survey project to map the whole of Ireland. The year is 1865, and in a country not long since ravaged and emptied by the Great Hunger, the task is not an easy one. Tomás, however, is determined that his maps will be a record of the disaster. 
 The British soldiers in charge are due to arrive any day, expecting the work to be completed, but Tomás is unexpectedly sent off course by an unsettling encounter in a copse. His life, and those of his family, will never be the same again. Liam is terrified by the sudden change in his taciturn father. What was it that caused such cracks to open in Tomás and how is Liam, aged only ten, going to finish the mapping, and get them both home?
 Landis a novel about separation and reunion, tragedy and recovery, colonisation and rebellion. It is a story of buried treasure, overlapping lives, ancient woodland, persistent ghosts, a particularly loyal dog, and how, when it comes to both land and history, nothing ever goes away.</t>
   </si>
   <si>
     <t>Maggie O’Farrell, Fellow of the Royal Society of Literature, is the author of HAMNET, Winner of the Women’s Prize for Fiction 2020, and the memoir I AM, I AM, I AM, both Sunday Times no. 1 bestsellers. Her novels include AFTER YOU’D GONE, MY LOVER’S LOVER, THE DISTANCE BETWEEN US, which won a Somerset Maugham Award, THE VANISHING ACT OF ESME LENNOX, THE HAND THAT FIRST HELD MINE, which won the 2010 Costa Novel Award, INSTRUCTIONS FOR A HEATWAVE and THIS MUST BE THE PLACE, and THE MARRIAGE PORTRAIT. She is also the author of two books for children, WHERE SNOW ANGELS GO and THE BOY WHO LOST HIS SPARK. She lives in Edinburgh.</t>
   </si>
   <si>
-    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/23eb578a-ceae-41bc-a4b4-ade4e71d9890.webp</t>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/e9a902e7-737e-4f08-94bd-ffef3d5a9c11.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067012</t>
   </si>
   <si>
     <t>Discover Land by Maggie O'Farrell. This book is published by Knopf Canada in Paperback format, ISBN 9781039058897, ASIN 1039058892, under Literature and Fiction, Historical Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>