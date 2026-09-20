--- v0 (2026-07-18)
+++ v1 (2026-09-20)
@@ -160,60 +160,60 @@
   </si>
   <si>
     <t>2027-01-14 00:00:00</t>
   </si>
   <si>
     <t>12.9 x 2.5 x 19.8 cm</t>
   </si>
   <si>
     <t>281 g</t>
   </si>
   <si>
     <t>PREPARE TO BE HOOKED by the brand new thriller from Lisa Jewell, author of the Sunday Times bestselling novels None of This Is True and Don't Let Him In.
 'A deliciously twisted gem of a thriller and her best yet' CLAIRE DOUGLAS
 'A true masterpiece' ANDREA MARA
 'Superbly written, entertaining and twisty' LIZ NUGENT
 'Dark, intense, brilliant' SHARI LAPENA
 It was the night she almost died.
 Jane Trevally, newly divorced and feeling a little lost, agrees to accompany a man she doesn't know to his house in the darkest corner of Hampstead Heath. She's offered a drink, goes in, and then - a scream and the sound of something falling upstairs - Jane senses she's in a bad place. She runs.
 Twenty five years later, Jane finds herself outside the same house, this time to return a small white dog who's been found near her home in the country; a dog whose owner has just been reported missing.
 A fleeting glimpse of a haunted looking woman through the window sends Jane on a mission to uncover the house's secrets - secrets more terrifying than she could have ever imagined, especially when she realises it could have been her. . .</t>
   </si>
   <si>
     <t>Lisa Jewell's first novel, Ralph’s Party, was published in 1999 and was the best-selling debut novel of the year. Since then she has published another twenty-three novels, most lately a number of dark psychological thrillers, including Then She Was Gone, The Family Upstairs and None of This is True. Lisa is a number one New York Times and Sunday Times author who has sold over ten million books worldwide and been published in more than thirty languages. She lives in north London with her husband, two daughters, Daisy, a Romanian rescue dog, and a mad orange cat called Ivy. @lisajewelluk on Twitter @lisajewelluk on Instagram @lisajewellofficial on Facebook.</t>
   </si>
   <si>
-    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/8d5e93fb-bbcf-4818-94f8-d622989e6c98.webp</t>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/37b8d8de-ea8b-4c85-bb7e-43a2e3d8c318.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066914</t>
   </si>
   <si>
-    <t>Discover It Could Have Been Her by Lisa Jewell. This book is published by Penguin in Paperback format, ISBN 9781804940235, ASIN Lisa Jewell, under Mystery, Thriller and Suspense, Fiction.</t>
+    <t>Discover It Could Have Been Her by Lisa Jewell. This book is published by Penguin in Paperback format, ISBN 9781804940235, ASIN 1804940232, under Mystery, Thriller and Suspense, Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -707,52 +707,52 @@
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32" customHeight="1" ht="72">
       <c r="A2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9781804940235</v>
       </c>
-      <c r="G2" s="2" t="s">
-        <v>33</v>
+      <c r="G2" s="2">
+        <v>1804940232</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>400</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>9.49</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>