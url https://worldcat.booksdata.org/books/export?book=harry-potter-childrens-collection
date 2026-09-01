--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -153,50 +153,244 @@
     <t>General Books</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>2014-10-09 00:00:00</t>
   </si>
   <si>
     <t>25.5 x 13.1 x 20.3 cm</t>
   </si>
   <si>
     <t>1.05 kg</t>
   </si>
   <si>
     <t>Loved by millions of readers worldwide, let the greatest children's book series of all time take you on an unforgettable journey. The hope and wonder of Harry Potter's world will make you want to escape to Hogwarts again and again. This magical paperback box set is perfect for gifting!
 Harry Potter has never even heard of Hogwarts when letters start dropping on the doormat at number four, Privet Drive. Addressed in green ink on yellowish parchment with a purple seal, they are swiftly confiscated by his grisly aunt and uncle. Then, on Harry's eleventh birthday, a great beetle-eyed giant of a man called Rubeus Hagrid bursts in with some astonishing news - Harry Potter is a wizard, and he has a place at Hogwarts School of Witchcraft and Wizardry. An incredible journey is about to begin! Follow Harry and his friends as they encounter two-faced professors and three-headed dogs, battle spiders and serpents, discover the mysteries of Divination and Dementors, and much, much more. The magic starts here .
 This box set contains all seven novels to whisk you away to Hogwarts and beyond; from the comforting cosiness of The Burrow to the thrills of a rain-streaked Quidditch pitch. With spectacular covers by award-winning artist Jonny Duddle, these gorgeous paperback editions are presented in a stunning slipcase featuring the sweeping landscape of Hogwarts castle and grounds. These books are to be treasured and read time and time again - an unmissable adventure series that has sparked a lifelong love of reading in children all over the world.
 Seven magical stories, one epic adventure.</t>
   </si>
   <si>
     <t>J.K. Rowling is the author of the enduringly popular Harry Potter books. After the idea for Harry Potter came to her on a delayed train journey in 1990, she plotted out and started writing the series of seven books and the first, Harry Potter and the Philosopher's Stone, was published in the UK in 1997. The series took another ten years to complete, concluding in 2007 with the publication of Harry Potter and the Deathly Hallows. The Harry Potter books have now sold over 600 million copies in 85 languages, been listened to as audiobooks for over one billion hours and made into eight smash hit movies. To accompany the series, J.K. Rowling wrote three short companion volumes for charity: Quidditch Through the Ages, Fantastic Beasts and Where to Find Them and The Tales of Beedle the Bard, in aid of her international children's foundation Lumos. Fantastic Beasts and Where to Find Them went on to inspire a new series of films featuring Magizoologist Newt Scamander. Harry's story as a grown-up was continued in a stage play, Harry Potter and the Cursed Child, which J.K. Rowling wrote with playwright Jack Thorne and director John Tiffany, and which is now playing in locations around the world. She is also the author of a bestselling crime fiction series written under the pen name Robert Galbraith, and two stand-alone children's novels, The Ickabog and The Christmas Pig. J.K. Rowling has received many awards and honours for her writing, including the OBE and Companion of Honour, and a Blue Peter Gold Badge. She supports a wide number of humanitarian causes through her charitable trust Volant and is the founder of the international children's care reform charity Lumos. To find out more about J.K. Rowling visit jkrowling.com.</t>
+  </si>
+  <si>
+    <t>Harry Potter Children's Collection brings together J.K. Rowling's beloved Harry Potter stories in a child-friendly collection that introduces young readers to the magical world of Hogwarts, Harry Potter, Hermione Granger, Ron Weasley, and the many extraordinary characters they encounter. At its heart, the collection follows Harry's growth from an unhappy, isolated boy into a courageous young wizard who learns about friendship, responsibility, love, loss, and the importance of choosing what is right.
+The collection's central appeal lies in the way Rowling combines fantasy adventure with universal childhood experiences. Magic provides the extraordinary setting, but the emotional experiences are familiar: making friends, dealing with bullies, discovering one's abilities, facing fears, learning from mistakes, and trying to understand the complicated world of adults.
+Harry's Unusual Beginning
+Harry Potter begins his story living with the Dursley family, his aunt, uncle, and cousin. They treat him as an unwanted burden and deliberately keep him unaware of his parents and his magical heritage.
+Harry sleeps in a cupboard under the stairs and grows up believing that he is an ordinary boy.
+Everything changes shortly before his eleventh birthday.
+Harry begins receiving mysterious letters inviting him to attend Hogwarts School of Witchcraft and Wizardry. Uncle Vernon desperately tries to prevent Harry from reading them, but eventually the truth becomes impossible to hide.
+Harry discovers that he is a wizard.
+He also learns that his parents, James and Lily Potter, were magical people who were killed by the dark wizard Lord Voldemort when Harry was a baby.
+Even more remarkably, Harry survived the attack.
+His survival made him famous throughout the wizarding world.
+For Harry, however, fame is less important than the discovery that he finally belongs somewhere.
+Hogwarts becomes his first true home.
+Discovering Hogwarts
+At Hogwarts, Harry enters a world filled with enchanted objects, moving staircases, ghosts, magical creatures, spells, flying broomsticks, and Quidditch.
+But the most important discovery is friendship.
+Harry becomes close to Ron Weasley and Hermione Granger. Ron introduces Harry to the warmth and humor of his large family, while Hermione's intelligence and determination repeatedly help the friends overcome dangerous situations.
+The three become a team.
+Their friendship becomes the emotional foundation of the entire collection.
+Again and again, Harry discovers that he cannot overcome every challenge alone. His friends provide knowledge, courage, loyalty, and emotional support when he needs them most.
+The Battle Between Good and Evil
+The larger story revolves around Harry's connection to Voldemort.
+Voldemort is not simply a traditional fantasy villain. His history is deeply connected to Harry's own. Voldemort attempted to kill Harry when he was a baby, but the attack failed and left Harry with his famous lightning-shaped scar.
+As the stories progress, Voldemort gradually returns to power.
+Harry therefore grows up under the shadow of an enemy he barely remembers but who remembers him very well.
+The conflict becomes increasingly dangerous as Harry grows older.
+The early stories have a strong sense of school adventure and discovery. Later stories become darker, dealing with death, betrayal, political corruption, prejudice, sacrifice, and war.
+This gradual change mirrors Harry's own development from childhood into adolescence.
+The Magical World
+One of the collection's greatest strengths is the richness of Rowling's magical world.
+Hogwarts is not merely a school. It has its own history, traditions, houses, teachers, rivalries, legends, and secrets.
+Students are divided into four houses: Gryffindor, Hufflepuff, Ravenclaw, and Slytherin.
+Harry is placed in Gryffindor, where courage and determination are strongly valued.
+His main school rival, Draco Malfoy, belongs to Slytherin. Draco's family believes strongly in magical blood purity, creating one of the series' recurring conflicts.
+The magical world is populated by witches and wizards as well as many other beings: house-elves, goblins, centaurs, giants, werewolves, ghosts, dragons, phoenixes, hippogriffs, and other magical creatures.
+These elements make the stories imaginative and visually memorable while also allowing Rowling to explore ideas about prejudice, difference, and social hierarchy.
+The Early Adventures
+In the first story, Harry discovers that Hogwarts itself contains a dangerous mystery involving the Philosopher's Stone.
+Harry, Ron, and Hermione investigate the mystery and eventually discover that Voldemort is attempting to return.
+The story introduces the basic pattern that will recur throughout the collection: Harry encounters a mysterious threat, his friends help him investigate it, and he ultimately confronts danger through courage and loyalty.
+The second story, Harry Potter and the Chamber of Secrets, becomes darker.
+An ancient chamber beneath Hogwarts is opened, and students are attacked. Harry discovers a connection between the chamber, Salazar Slytherin, and a mysterious diary belonging to Tom Riddle.
+The story introduces important ideas about prejudice and identity. Harry discovers that possessing unusual abilities does not determine whether someone is good or evil.
+What matters most is what a person chooses to do.
+Facing the Past
+The third story, Harry Potter and the Prisoner of Azkaban, expands the emotional history surrounding Harry's parents.
+Harry learns about Sirius Black, who is believed to have betrayed his parents.
+Eventually, Harry discovers that the truth is very different.
+Sirius is actually Harry's godfather, while Peter Pettigrew is the true traitor.
+The story teaches Harry that the past cannot always be understood through the stories people tell about it.
+It also introduces Remus Lupin, one of his parents' old friends, and explores prejudice against werewolves.
+The story's focus on memory, fear, forgiveness, and mistaken identity adds significant emotional depth to the collection.
+The Return of Voldemort
+As Harry grows older, the stories become increasingly serious.
+In Harry Potter and the Goblet of Fire, Harry is unexpectedly forced to compete in the Triwizard Tournament, a dangerous magical competition involving students from three wizarding schools.
+The tournament begins as an exciting adventure but ends tragically.
+Harry is transported to a graveyard where Voldemort regains his physical body.
+The death of Cedric Diggory marks an important turning point.
+From this point onward, the magical world can no longer pretend that Voldemort is merely a figure from the past.
+The conflict has returned.
+A World Divided by Fear
+The later stories show how difficult it can be for people to accept an uncomfortable truth.
+The Ministry of Magic initially refuses to acknowledge Voldemort's return. Harry is treated as unreliable, while government officials attempt to control the story.
+This introduces children to a more complicated idea about authority: adults and institutions are not always correct.
+Harry must learn to think critically and trust evidence and experience rather than simply accepting what powerful people say.
+The series also becomes more interested in social injustice.
+The treatment of Muggle-born witches and wizards, house-elves, werewolves, and other magical beings reveals different forms of prejudice.
+Hermione is especially sensitive to these issues and repeatedly challenges the unfair treatment of vulnerable groups.
+Growing Up
+One of the most important aspects of the collection is Harry's gradual transition from childhood to adulthood.
+At first, he is simply excited to discover magic.
+Later, he must deal with friendship problems, romantic feelings, school pressure, jealousy, grief, and responsibility.
+He begins to understand that adults can make mistakes.
+He learns that people he admires may have complicated histories.
+He discovers that some enemies are not entirely what they seem, while some apparently trustworthy people may be dangerous.
+This growing complexity is what allows the stories to mature alongside their readers.
+The magical world becomes darker because Harry's understanding of life is becoming more sophisticated.
+Friendship as a Source of Strength
+Friendship remains one of the collection's most consistent themes.
+Harry, Ron, and Hermione are very different personalities.
+Harry is instinctive and brave.
+Ron is loyal, humorous, and emotionally sensitive.
+Hermione is intelligent, organized, and determined.
+They argue frequently, but their friendship survives because they continue to stand by one another when circumstances become difficult.
+Their relationship demonstrates that friendship does not mean agreeing all the time.
+It means being willing to forgive, listen, help, and remain loyal.
+The series repeatedly shows that Harry's greatest victories are not achieved through magical ability alone.
+They depend upon cooperation.
+Courage
+The stories also present courage as something more meaningful than fearlessness.
+Harry is frequently frightened.
+He is frightened by Voldemort.
+He fears Dementors.
+He worries about losing his friends.
+He experiences grief and uncertainty.
+Yet he continues to act.
+This makes his courage accessible to young readers.
+The message is not that brave people never feel afraid.
+It is that fear does not have to control their decisions.
+Choices and Character
+Another central idea running throughout the collection is that choices matter more than circumstances.
+Harry and Voldemort share certain abilities and connections.
+Both are powerful.
+Both have unusual relationships with magic.
+Both have experienced isolation.
+Yet their choices lead them in completely different directions.
+Harry chooses friendship, compassion, loyalty, and sacrifice.
+Voldemort chooses control, domination, fear, and immortality.
+This contrast becomes one of the moral foundations of the series.
+A person's background may influence them, but it does not completely determine who they become.
+Love and Sacrifice
+Love is another major force in the Harry Potter stories.
+Harry's survival as a baby is connected to his mother's sacrifice.
+Throughout the collection, characters repeatedly risk themselves for people they love.
+This makes love more than an emotion.
+It becomes an active choice.
+Parents, friends, teachers, and other characters demonstrate that genuine love may require courage and sacrifice.
+Harry eventually learns that protecting other people can be more important than protecting himself.
+The Importance of Teachers and Mentors
+The collection also introduces Harry to several teachers and mentors who influence his development.
+Albus Dumbledore provides guidance and wisdom, although Harry eventually discovers that even Dumbledore has secrets and complicated decisions in his past.
+Minerva McGonagall represents discipline, fairness, and strength.
+Rubeus Hagrid provides warmth, loyalty, and an appreciation for magical creatures.
+Remus Lupin teaches Harry practical defensive skills while also demonstrating compassion and self-control.
+Other teachers, including Severus Snape, provide more complicated examples of morality and motivation.
+Through these adults, Harry learns that people cannot always be placed neatly into categories of good and bad.
+The Darker Meaning of Magic
+Although the books are filled with wonderful magical ideas, magic itself is not automatically good.
+The series repeatedly shows that magical power can be used to help or harm.
+Spells, potions, enchanted objects, and magical creatures can all become dangerous depending on the intentions of the person using them.
+This reinforces one of the collection's central messages:
+Power does not determine character. How someone uses power reveals character.
+Facing Death and Loss
+As the collection progresses, Harry experiences increasingly serious losses.
+Characters he loves die.
+Friendships are tested.
+The safety of Hogwarts becomes uncertain.
+Harry gradually learns that growing up involves accepting that loss is part of life.
+Yet the stories never suggest that love becomes meaningless because people eventually die.
+Instead, memories and relationships continue shaping the living.
+Harry carries the people he has lost with him.
+Their influence becomes part of his strength.
+The Final Conflict
+The later books build toward the ultimate confrontation between Harry and Voldemort.
+The conflict is no longer confined to Hogwarts.
+The entire wizarding world becomes involved.
+Harry, Ron, Hermione, and their allies must make difficult decisions and accept serious risks.
+Harry eventually discovers that defeating Voldemort requires more than simply overpowering him with magic.
+He must understand the deeper connection between them.
+He must be willing to sacrifice himself.
+And he must trust that love, courage, and selflessness are stronger than the desire for domination.
+The final conflict therefore brings together many of the themes developed throughout the collection.
+Harry's journey began with loneliness.
+It ends with belonging.
+He began believing that he had no family.
+He eventually discovers a large community of people who care about him.
+He began unaware of his abilities.
+He eventually learns to use them responsibly.
+He began as a boy who had survived something extraordinary.
+He ultimately becomes someone capable of making extraordinary sacrifices for others.
+A Children's Collection With Universal Themes
+Although designed around a young protagonist and filled with fantasy, the Harry Potter stories address themes that extend well beyond childhood.
+They explore:
+friendship and loyalty
+courage and fear
+family and belonging
+prejudice and acceptance
+justice and responsibility
+love and sacrifice
+identity and self-discovery
+loss and grief
+power and corruption
+choices and consequences
+These themes help explain why the stories appeal to readers of different ages.
+Children can enjoy the magic, humor, creatures, adventures, and school experiences.
+Older readers can appreciate the deeper questions about morality, politics, identity, and human relationships.
+Conclusion
+Harry Potter Children's Collection offers young readers an extended journey through one of the most recognizable fantasy worlds in modern children's literature. Harry's story begins with an unhappy boy who does not understand why he feels different and develops into the story of a young wizard who learns that his greatest strengths are not fame or magical talent but friendship, courage, compassion, and the ability to choose what is right.
+The collection gradually transforms from a series of magical school adventures into a larger story about growing up and confronting difficult realities.
+Hogwarts provides the setting, but the true journey is Harry's emotional development.
+He learns that appearances can be misleading.
+He learns that adults can make mistakes.
+He learns that people deserve to be judged by their choices rather than their background.
+He learns that fear can be overcome.
+He learns that friendship requires effort.
+And, most importantly, he learns that love can be a source of extraordinary courage.
+The enduring appeal of the Harry Potter stories lies in this combination of wonder and humanity. Behind the spells, broomsticks, castles, dragons, and magical creatures is a simple story about a child searching for a place where he belongs.
+Harry finds that place at Hogwarts.
+More importantly, he finds it in the friendships and relationships he builds there.
+Ultimately, the collection reminds young readers that being different does not mean being alone, that courage is possible even when we are afraid, and that our choices can shape who we become.
+Harry's magical journey may take him into a world of extraordinary dangers, but its deepest lesson is wonderfully ordinary:
+The people we love, the choices we make, and the courage we show when it matters are what truly define us.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/b5626ced-9dc5-496b-82cc-113bc0cbd690.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055813</t>
   </si>
   <si>
     <t>Discover Harry Potter Children's Collection by J.K. Rowling. This book is published by Bloomsbury Children's Books in Paperback format, ISBN 9781408856772, ASIN 1408856778, under Children's Books, Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,66 +941,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>