--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -117,97 +117,100 @@
     <t>Country of Origin</t>
   </si>
   <si>
     <t>City of Origin</t>
   </si>
   <si>
     <t>Cover Image URL</t>
   </si>
   <si>
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Enchanted Immortals: Complete Series Box Set</t>
   </si>
   <si>
     <t>C.J. Pinard</t>
   </si>
   <si>
     <t>Pin House Press, LLC</t>
+  </si>
+  <si>
+    <t>B00UMQQDS0</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Science Fiction &amp; Fantasy</t>
   </si>
   <si>
     <t>Romance</t>
   </si>
   <si>
     <t>2015-03-12 00:00:00</t>
   </si>
   <si>
     <t>Protecting humans from monsters is a dirty job, but somebody has to do it. And the payment is eternally priceless.
 This is the Enchanted Immortals full set, books 1–4, plus the accompanying novella, BSI: Bureau of Supernatural Investigation, all in one!
 Book 1: Enchanted Immortals
 Thomas never thought he would live this long; he expected the usual lifespan of 60 to 70 years. But one terrifying night in 1946 San Francisco has changed all that; he has now been alive 86 years and still looks 20. He and his associates, Jonathan and Kathryn, have been granted Immortality by a group of sylphs belonging to the Zie Council – led by their queen, Malina – who possess an elixir called Enchantment. But what they and the rest of the Immortals have to do in order to keep receiving this elixir involves protecting sylphs and humans from the faeworlders – vampires and shapeshifters – who want nothing more than to eat, violate, and kill them. For Jonathan, Thomas, and Kathryn, policing the fae is a dirty job, but somebody has to do it. And the payment is eternally priceless.
 Enchanted Immortals 2: The Vortex
 All Jonathan Murphy ever wanted was to work hard, love his wife, raise his children, and die a peaceful death. What life dealt him is the exact opposite. In the space of a mere instant, the life he once knew – the life he wanted – is no more. In its place, he is given great strength and immortality; but it comes with strings. Strings that bind him to the sylphs and other humans, whom he must protect against those who destroyed the life he once knew – the Fae. Along with his partners, Thomas and Kathryn, he works faithfully and tirelessly enforcing the laws of the Zie to please his queens. But a time is coming where he may have to revert to his barbaric ways of dispensing justice, even if it means killing a former lover.
 Enchanted Immortals 3: The Vampyre
 What was once a simple life has turned into a very long life for vampyre Pascal Theroux. The initial loneliness, along with the obsession of not being able to walk in the sun, begins to consume him. When he and his mate, Angel, finally resign themselves to the fact that they will forever be confined by the night, they figure out a way to create a clan of sun-resistant vampires to do their dirty work for them. But is Angel really on his side anymore?
 Enchanted Immortals 4: The Vixen
 Kathryn Jones has had a rough start in life, and as things seemed to just continue on a downward spiral, she finally decides to leave her depraved life and move to a new city for a fresh start. When tragedy strikes there, she plummets herself into her work and gets the surprise of her life when she unexpectedly meets the man who will continually take her breath away for the next hundred years. Will her rocky relationship with him last?
 BSI:Bureau of Supernatural Investigation
 Lovers of X-Files will love this accompanying novella.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/613ac6ca-105e-4c35-a1e7-64e310c64eba.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055431</t>
   </si>
   <si>
-    <t>Discover Enchanted Immortals: Complete Series Box Set by C.J. Pinard. This book is published by Pin House Press, LLC in eBook format, ISBN 9781536587678, under Science Fiction and Fantasy, Romance.</t>
+    <t>Discover Enchanted Immortals: Complete Series Box Set by C.J. Pinard. This book is published by Pin House Press, LLC in eBook format, ISBN 9781536587678, ASIN B00UMQQDS0, under Science Fiction and Fantasy, Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -701,101 +704,103 @@
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32" customHeight="1" ht="72">
       <c r="A2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9781536587678</v>
       </c>
-      <c r="G2" s="2"/>
+      <c r="G2" s="2" t="s">
+        <v>35</v>
+      </c>
       <c r="H2" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>9.99</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>