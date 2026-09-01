--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,53 @@
     <t>0022-05-26 00:00:00</t>
   </si>
   <si>
     <t>12.9 x 1.4 x 19.7 c</t>
   </si>
   <si>
     <t>161 g</t>
   </si>
   <si>
     <t>Welcome to Clarkson's farm.
 It's always had a nice ring to it. Jeremy just never thought that one day his actual job would be 'a farmer'.
 And, sadly, it doesn't mean he's any good at it.
 From buying the wrong tractor (Lamborghini, since you ask . . .) to formation combine harvesting, getting tied-up in knots of red tape to chasing viciously athletic cows, our hero soon learns that enthusiasm alone might not be enough.
 Jeremy may never succeed in becoming master of his land, but, as he's discovering, the fun lies in the trying . . .
 _________
 'Very funny . . . I cracked up laughing on the tube' Evening Standard
 Praise for Clarkson's Farm:
 'The best thing Clarkson's done . . . it pains me to say this' GUARDIAN
 'Shockingly hopeful' INDEPENDENT
 'Even the most committed Clarkson haters will find him likeable here' TELEGRAPH
 'Quite lovely' THE TIMES
 Diddly Squat, Number 1 Sunday Times bestseller, October 2022</t>
   </si>
   <si>
     <t>Jeremy Clarkson began his writing career on the Rotherham Advertiser. Since then he has written for the Sun, the Sunday Times, the Rochdale Observer, the Wolverhampton Express &amp; Star, all of the Associated Kent Newspapers and Lincolnshire Life. He was, for many years, the tallest person on television. He now lives on Diddly Squat Farm in Oxfordshire where he is learning to become a farmer.</t>
+  </si>
+  <si>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/24cbf93b-02cc-4058-9a7d-697241c99463.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066290</t>
   </si>
   <si>
     <t>Discover Diddly Squat by Jeremy Clarkson. This book is published by Penguin in Paperback format, ISBN 9781405946537, ASIN 1405946539, under Humor and Entertainment, Biographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -758,59 +761,61 @@
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
-      <c r="AC2" s="2"/>
+      <c r="AC2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>