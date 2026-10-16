--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -159,50 +159,91 @@
     <t>Fiction</t>
   </si>
   <si>
     <t>2026-06-30 00:00:00</t>
   </si>
   <si>
     <t>13.2 x 2.5 x 20 cm</t>
   </si>
   <si>
     <t>278 g</t>
   </si>
   <si>
     <t>‘Immensely fun and sexy . . . everything I love about dark academia’ – Ali Hazelwood, author of Bride
 LOVE. LIES. BETRAYAL. WELCOME BACK TO SORROWSONG UNIVERSITY . . .
 Alex Corbeau-Green left his heart behind.
 Now his world is burning down, and Ophelia Winters is desperate to prove she didn’t strike the match. When she first joined Sorrowsong University, she wanted nothing more than to destroy Alex and his high-powered family. But that was before she knew him – before she fell for the man behind the reputation.
 In the face of an unthinkable betrayal and the disappearance of his father, Alex is forced to return to New York, hoping to forget what he had with Ophelia and to undo the damage done to his family.
 In Scotland, Ophelia is left reeling, alone . . . and watched. With a new anonymous tormentor threatening them both, the pair find themselves drawn back to one another. But can they rebuild the love and trust between them? And, even if they can, will it be enough to keep them alive?
 From Autumn Woods, Daybreak is the stunning conclusion to the Sunday Times bestseller Nightshade – a dark academia romance brimming with snarky banter, shadowy figures, and sizzling tension.</t>
   </si>
   <si>
     <t>Autumn Woods is the Sunday Times and USA Today bestselling author of the Sorrowsong Series. She loves to write gothic and gloomy settings, and love stories that’ll tear you apart just to put you back together again. Her books have been translated into twenty languages.
 Outside of writing, she is a book illustrator and an aerospace engineer. An enthusiast of coffee, pastries, and all things outdoors, you’ll often find her climbing, painting, baking, or walking the British countryside with Mr Woods and their dog.
 Instagram : @autumnwoods.author
 Tiktok : @autumn.woods.author</t>
+  </si>
+  <si>
+    <t>Daybreak by Autumn Woods is the second and concluding novel in the Sorrowsong University duology, following Nightshade. It is a dark academia romance that blends intense love, family secrets, murder, betrayal, grief, mental-health struggles, and romantic suspense. Set between the misty Scottish Highlands, London, and New York, the novel continues the turbulent relationship between Ophelia Winters and Alex Corbeau-Green. At its heart, Daybreak asks whether two people who have been hurt by the past can learn to trust one another enough to build a future. The novel was published in July 2026 and runs to 416 pages in the Pan edition.
+The story begins in the aftermath of the devastating events of Nightshade. Ophelia originally came to Sorrowsong University with a clear purpose. She wanted to uncover the truth about her parents' deaths and destroy the powerful Green family, whom she believed was connected to the tragedy. Alex, the son of the family she had set out to destroy, was initially her enemy. But their relationship changed in ways neither expected. Attraction became love, and hatred became something much more complicated. By the beginning of Daybreak, however, that fragile love has been shattered by betrayal and the consequences of everything they have discovered.
+Alex is forced to return to New York after his father's disappearance and the collapse of the family empire's carefully protected reputation. He suddenly finds himself carrying enormous responsibilities. Rather than living freely as the young man he once was, he must deal with his family's business, his sisters, his mother's fragile condition, and the consequences of his father's actions. He has inherited a position of power that he never truly wanted. His new role as head of Green Aviation becomes less a symbol of success than a burden he must carry to protect the people he loves.
+The emotional cost is enormous. Alex is deeply affected by depression, grief, and the feeling that his entire life has been determined by his family. He is afraid of becoming like his father. The more he tries to control circumstances and protect everyone around him, the more he risks repeating some of the patterns he despises. His struggle is therefore not simply about managing a company. It is about discovering who he is when he is no longer defined by his father's shadow.
+Ophelia, meanwhile, remains in Scotland. She has lost Alex and is left to face the consequences of everything that happened at Sorrowsong. The university, once a place where she hoped to uncover answers, now carries painful memories. She is also dealing with the psychological burden of the murder she and Alex were involved in covering up. Their secret is a constant source of fear because exposure could destroy both of them.
+The situation becomes even more frightening when Ophelia begins receiving anonymous messages. Someone appears to know what she and Alex did. Photographs connected to the night of the murder are used to threaten them, making it clear that somebody was watching them. The threat is particularly terrifying because it attacks the one thing Ophelia and Alex have desperately tried to keep hidden. Their secret is no longer entirely theirs.
+The anonymous tormentor creates a powerful atmosphere of paranoia. Ophelia cannot easily determine who is responsible or what the person wants. The threat could potentially come from someone connected to Alex's family, someone seeking revenge, or someone who has their own reasons for exposing the truth. The danger forces Ophelia back into the mindset she knows well: watch everyone, trust nobody, and prepare for the worst.
+Yet the loneliness that follows Alex's departure is almost as difficult as the physical threat. Ophelia has spent much of her life believing that independence is safer than attachment. Her relationship with Alex challenged that belief. Now that he is gone, she has to confront how much she had come to depend upon him emotionally. Her friends, particularly Colette and the people who form her growing circle at Sorrowsong, help prevent her from completely withdrawing into herself.
+Alex, despite everything that has happened, cannot stop thinking about Ophelia. He may be in New York, but emotionally he remains tied to Scotland. He knows that their relationship has been damaged, yet he also knows that simply walking away has not made his feelings disappear. When he learns that Ophelia may be in danger, his instincts overcome his attempts to remain distant. He returns to Scotland, even though doing so places him directly in the complicated situation he had tried to escape.
+Their reunion is emotionally charged because neither of them can simply forget what happened. They still love each other, but love alone does not erase betrayal. Ophelia is particularly afraid that Alex will leave again when circumstances become difficult. Alex, meanwhile, struggles to convince her that his feelings have not changed. Their conversations repeatedly circle around the same painful question: can they trust each other again?
+The setting of Sorrowsong University intensifies this conflict. The university is beautiful and mysterious, surrounded by the atmosphere of the Scottish Highlands, but it also represents secrets, danger, and painful memories. The darkness associated with the setting reflects the emotional condition of the characters. The mist, isolated landscape, old buildings, and enclosed academic environment create a world in which it is difficult to distinguish safety from danger.
+One of the novel's strongest themes is the difference between love and trust. Alex and Ophelia clearly love each other, but they discover that love cannot repair a relationship by itself. Trust must be rebuilt through actions. This makes their reconciliation much more difficult than simply admitting that they still have feelings. Both have to acknowledge the ways in which they hurt one another.
+Eventually, their emotional distance begins to break down. Their reunion at the university's Winter Ball becomes an important moment because the two can no longer pretend that they are indifferent. Their attraction remains powerful, but the emotional stakes are much greater now. They have already experienced what it means to lose one another, and neither can easily return to the guarded versions of themselves that existed before they fell in love.
+Their relationship develops through moments of vulnerability as much as through romantic tension. Alex must learn that protecting Ophelia does not mean making decisions for her. Ophelia must learn that accepting love does not necessarily mean surrendering her independence. Their relationship becomes healthier when both begin to understand that being together should involve partnership rather than control.
+The threat, however, does not disappear simply because they reconcile. In fact, it becomes more frightening. An attack at Alex's London home demonstrates that the person watching them is willing to cross increasingly serious boundaries. Their private world is no longer safe. The intrusion also reinforces the novel's central idea that the past cannot simply be locked away. Secrets have consequences, and attempts to bury them can sometimes make them more dangerous.
+Ophelia eventually decides that waiting for the stalker to make the next move is not enough. She wants answers. Her decision leads her toward a dangerous confrontation in the Scottish Highlands. The identity of the stalker reveals another layer of the story: the person threatening Ophelia is Laura, a woman connected to the earlier struggle against Cain Green.
+Laura's role is particularly tragic because she is not simply a conventional villain. She is another damaged person whose life has been shaped by Cain's actions and by the desire for revenge. She believes that Ophelia abandoned the cause they once shared by choosing Alex. In Laura's mind, Ophelia's love represents betrayal. Her obsession with exposing the truth therefore becomes mixed with resentment and personal pain.
+The confrontation ends violently. Laura attacks Ophelia, and Belladonna Morello intervenes to protect her. Laura is shot and dies. For Ophelia, the incident is devastating. Even though Laura threatened her life, Ophelia cannot simply celebrate her death. She sees another person destroyed by the same cycle of violence and revenge that has dominated her own life.
+This moment forces Ophelia to confront one of the novel's most important questions: What happens when the pursuit of justice becomes indistinguishable from the pursuit of revenge? She has spent so much of her life wanting Cain Green to suffer that she risks becoming emotionally trapped by the same hatred that destroyed others. Laura's death shows her what that obsession can ultimately produce.
+Alex is also undergoing his own transformation. His depression becomes an important part of his character development rather than merely a plot device. He has spent much of his life being strong for everyone else, but he gradually learns that strength does not mean refusing help. Therapy and honest conversations become part of his recovery. His journey challenges the idea that a powerful or wealthy young man must always appear invulnerable.
+His struggle with his father is equally important. Cain Green represents everything Alex fears becoming: controlling, cruel, manipulative, and obsessed with power. Alex must therefore separate his own identity from his father's legacy. He begins to understand that inheriting a company, a family name, or even certain personality traits does not determine the kind of person he must become.
+The situation reaches a final crisis when Alex's mother, Elise, becomes critically ill. Her condition brings the family together again and creates an opportunity for Cain to return to the centre of the story. Alex is once again placed in a position where protecting his family requires him to confront the man who has caused so much damage.
+Cain's return demonstrates that the family's problems cannot be solved merely by his disappearance. His influence has penetrated deeply into the lives of his children. He has taught them to fear him, to hide things from one another, and to believe that power is the only reliable form of protection. Alex's ultimate challenge is to break that pattern.
+The final confrontation in New York brings the family conflict to a head. Cain attempts to regain control, and Alex becomes trapped in a dangerous situation. But this time Alex is not alone. The people he has spent years protecting are willing to protect him in return. Fleur plays a crucial role in stopping Cain, shooting him and preventing him from killing Alex. Cain survives and is ultimately removed from the family's immediate life through imprisonment.
+The significance of this confrontation lies in the fact that Cain's power finally fails. For years, everyone around him has behaved according to his rules. His children have feared him, hidden from him, or tried to appease him. Now they refuse to do so. The family begins to understand that protecting one another does not require preserving Cain's legacy.
+Alex consequently chooses to step away from the life his father created for him. Rather than continuing to define himself through Green Aviation and the empire attached to his family name, he begins moving toward a life of his own choosing. His interest in architecture becomes particularly meaningful because architecture is about creating and building. Alex is no longer interested in simply maintaining the structure his father left behind. He wants to create something different.
+The move back toward Scotland also gives the story a sense of emotional restoration. Sorrowsong University, once associated with secrets and danger, becomes a place where a new future can begin. Alex's family is able to rebuild their lives away from Cain's influence, while Ophelia continues her education and begins imagining a future that is not controlled by the deaths of her parents.
+The novel's title, Daybreak, becomes increasingly meaningful in this final section. Much of the story takes place emotionally in darkness. Alex is depressed and trapped by responsibility. Ophelia is haunted by grief and guilt. Both are pursued by secrets. Cain's influence continues to threaten the family. Yet gradually, the characters begin moving toward a different kind of life.
+The darkness does not disappear because their past is forgotten. Instead, they learn how to live beyond it.
+The epilogue moves several years forward and provides the emotional resolution of the story. Alex and Ophelia are married and living a quieter life. Alex has moved into architecture, while Ophelia works with children dealing with grief. These choices are deeply connected to their experiences. Alex creates rather than controls, while Ophelia uses her own understanding of loss to help others who are suffering.
+The future they build is not presented as perfect. Elise has died, and the family still carries memories of everything that happened. But their lives are no longer organized around Cain. They have developed a found family made up of siblings, friends, and people who have chosen to remain connected to them.
+This is perhaps the deepest message of Daybreak: healing does not mean erasing the past. Alex and Ophelia cannot change what happened to their parents, undo the murder they became involved in, or erase the years of family trauma. What they can change is what they do with that history.
+Ophelia's transformation is especially significant. She begins the story believing that revenge is the only way to honour her parents. By the end, she understands that she can remember them without allowing their deaths to determine the rest of her life. Her work with grieving children shows that her pain has not disappeared, but it has been transformed into empathy.
+Alex undergoes a similar transformation. At first he believes that responsibility means carrying everything himself. By the end, he understands that family means allowing others to stand beside him. He does not have to become his father simply because he inherited his father's wealth and responsibilities.
+Their relationship therefore becomes a symbol of healing. Alex and Ophelia do not save each other in the simplistic sense. Instead, they challenge each other to confront the parts of themselves that need to change. Their love gives them a reason to imagine a future, but their individual growth makes that future possible.
+Ultimately, Daybreak is a story about choosing life after being consumed by the past. It combines dark academia atmosphere, romantic suspense, mystery, family drama, and intense emotional conflict, but beneath all of these elements lies a quieter story about recovery. The characters must decide whether they will continue repeating the patterns created by the people who hurt them or create something different.
+The title becomes the perfect image for the conclusion. Night represents grief, secrecy, revenge, fear, and inherited trauma. Daybreak represents the possibility of beginning again. The sunrise does not claim that the night never happened. It simply proves that darkness is not permanent.
+For Alex and Ophelia, that new light is found in ordinary things: education, friendship, family, work, therapy, laughter, shared meals, and the freedom to love without constantly looking over their shoulders. After everything they have survived, their greatest victory is not defeating one final enemy. It is reaching a point where they can finally imagine tomorrow.
+Daybreak therefore closes the Sorrowsong University story on a hopeful note. It suggests that people can inherit painful histories without being condemned to repeat them, that love can survive betrayal when accompanied by honesty and accountability, and that healing is possible even after profound loss. Alex and Ophelia's journey from enemies to lovers, from secrecy to trust, and from revenge to renewal gives the novel its emotional centre. In the end, the darkness that once seemed endless begins to lift, and the characters finally have the freedom to build lives that belong to them rather than to the people who came before them.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211062/a5b67e42-e3ef-449f-94ce-1bca3790863a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066658</t>
   </si>
   <si>
     <t>Discover Daybreak by Autumn Woods. This book is published by Pan in Paperback format, ISBN 9781035084036, ASIN 1035084031, under Romance, Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,66 +794,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>